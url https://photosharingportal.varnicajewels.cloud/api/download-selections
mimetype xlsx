--- v0 (2026-08-21)
+++ v1 (2026-10-21)
@@ -1,76 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MASTER" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Client Selections" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="aqw" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="QWE" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="123" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="ASD" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="afgas" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Rameshs" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="Pmj aarti ma&quot;am" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="Vaishali" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="Pmj Chandanagar" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="Test" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="test1" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="Raghav Sir" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="RAGHAV SIR1" sheetId="15" state="visible" r:id="rId15"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MASTER'!$A$2:$H$140</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MASTER'!$A$2:$H$144</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10"/>
@@ -250,51 +256,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -542,5221 +548,5221 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H140"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
-          <t>Varnica Jewels - All Client Selections (138 items)</t>
+          <t>Varnica Jewels - All Client Selections (142 items)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Submitted At</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Client</t>
         </is>
       </c>
       <c r="C2" s="10" t="inlineStr">
         <is>
           <t>Style No</t>
         </is>
       </c>
       <c r="D2" s="10" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E2" s="10" t="inlineStr">
         <is>
           <t>Gross Wt</t>
         </is>
       </c>
       <c r="F2" s="10" t="inlineStr">
         <is>
           <t>Net Wt</t>
         </is>
       </c>
       <c r="G2" s="10" t="inlineStr">
         <is>
           <t>Purity</t>
         </is>
       </c>
       <c r="H2" s="10" t="inlineStr">
         <is>
           <t>Remark</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="inlineStr">
         <is>
-          <t>11-Aug-2026 01:20 PM IST</t>
+          <t>08-Oct-2026 03:30 PM IST</t>
         </is>
       </c>
       <c r="B3" s="11" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>RAGHAV SIR</t>
         </is>
       </c>
       <c r="C3" s="11" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC667</t>
+          <t>NKWBSO03WFC6236</t>
         </is>
       </c>
       <c r="D3" s="11" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E3" s="11" t="inlineStr">
         <is>
-          <t>75.806g</t>
+          <t>225.21g</t>
         </is>
       </c>
       <c r="F3" s="11" t="inlineStr">
         <is>
-          <t>65.268g</t>
+          <t>175.013g</t>
         </is>
       </c>
       <c r="G3" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H3" s="11" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="12" t="inlineStr">
         <is>
-          <t>11-Aug-2026 01:20 PM IST</t>
+          <t>08-Oct-2026 03:09 PM IST</t>
         </is>
       </c>
       <c r="B4" s="12" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Raghav Sir</t>
         </is>
       </c>
       <c r="C4" s="12" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC6175</t>
+          <t>BGKDSO25WFC6115</t>
         </is>
       </c>
       <c r="D4" s="12" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>BANGLES</t>
         </is>
       </c>
       <c r="E4" s="12" t="inlineStr">
         <is>
-          <t>100.468g</t>
+          <t>104.52g</t>
         </is>
       </c>
       <c r="F4" s="12" t="inlineStr">
         <is>
-          <t>78.525g</t>
+          <t>84.306g</t>
         </is>
       </c>
       <c r="G4" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H4" s="12" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="11" t="inlineStr">
         <is>
-          <t>11-Aug-2026 01:20 PM IST</t>
+          <t>06-Sep-2026 06:21 PM IST</t>
         </is>
       </c>
       <c r="B5" s="11" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>test</t>
         </is>
       </c>
       <c r="C5" s="11" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC6176</t>
+          <t>ERJMSO33NFC6198</t>
         </is>
       </c>
       <c r="D5" s="11" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>EARRINGS</t>
         </is>
       </c>
       <c r="E5" s="11" t="inlineStr">
         <is>
-          <t>175.815g</t>
+          <t>17.1g</t>
         </is>
       </c>
       <c r="F5" s="11" t="inlineStr">
         <is>
-          <t>144.017g</t>
+          <t>11.099g</t>
         </is>
       </c>
       <c r="G5" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H5" s="11" t="inlineStr"/>
+      <c r="H5" s="11" t="inlineStr">
+        <is>
+          <t>Gfsxc</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="inlineStr">
         <is>
-          <t>11-Aug-2026 01:20 PM IST</t>
+          <t>06-Sep-2026 06:21 PM IST</t>
         </is>
       </c>
       <c r="B6" s="12" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>test</t>
         </is>
       </c>
       <c r="C6" s="12" t="inlineStr">
         <is>
-          <t>NKSSO14WFC6450</t>
+          <t>ERJMSO33WFC6194</t>
         </is>
       </c>
       <c r="D6" s="12" t="inlineStr">
         <is>
-          <t>SHORT NK</t>
+          <t>EARRINGS</t>
         </is>
       </c>
       <c r="E6" s="12" t="inlineStr">
         <is>
-          <t>105.717g</t>
+          <t>16.97g</t>
         </is>
       </c>
       <c r="F6" s="12" t="inlineStr">
         <is>
-          <t>83.824g</t>
+          <t>11.715g</t>
         </is>
       </c>
       <c r="G6" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H6" s="12" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="11" t="inlineStr">
         <is>
-          <t>28-Jul-2026 11:09 AM IST</t>
+          <t>11-Aug-2026 01:20 PM IST</t>
         </is>
       </c>
       <c r="B7" s="11" t="inlineStr">
         <is>
-          <t>Pmj Chandanagar</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C7" s="11" t="inlineStr">
         <is>
-          <t>NKESO12WFC6176</t>
+          <t>NKCHSO12WFC667</t>
         </is>
       </c>
       <c r="D7" s="11" t="inlineStr">
         <is>
-          <t>EARRINGS</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E7" s="11" t="inlineStr">
         <is>
-          <t>27.53g</t>
+          <t>75.806g</t>
         </is>
       </c>
       <c r="F7" s="11" t="inlineStr">
         <is>
-          <t>22.299g</t>
+          <t>65.268g</t>
         </is>
       </c>
       <c r="G7" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
-          <t>28-Jul-2026 11:09 AM IST</t>
+          <t>11-Aug-2026 01:20 PM IST</t>
         </is>
       </c>
       <c r="B8" s="12" t="inlineStr">
         <is>
-          <t>Pmj Chandanagar</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C8" s="12" t="inlineStr">
         <is>
-          <t>NKLUSO03WFD5744</t>
+          <t>NKCHSO12WFC6175</t>
         </is>
       </c>
       <c r="D8" s="12" t="inlineStr">
         <is>
-          <t>U HARAM</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E8" s="12" t="inlineStr">
         <is>
-          <t>126.29g</t>
+          <t>100.468g</t>
         </is>
       </c>
       <c r="F8" s="12" t="inlineStr">
         <is>
-          <t>108.34g</t>
+          <t>78.525g</t>
         </is>
       </c>
       <c r="G8" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H8" s="12" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="11" t="inlineStr">
         <is>
-          <t>28-Jul-2026 11:09 AM IST</t>
+          <t>11-Aug-2026 01:20 PM IST</t>
         </is>
       </c>
       <c r="B9" s="11" t="inlineStr">
         <is>
-          <t>Pmj Chandanagar</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C9" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB623</t>
+          <t>NKCHSO12WFC6176</t>
         </is>
       </c>
       <c r="D9" s="11" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr">
         <is>
-          <t>31.69g</t>
+          <t>175.815g</t>
         </is>
       </c>
       <c r="F9" s="11" t="inlineStr">
         <is>
-          <t>25.208g</t>
+          <t>144.017g</t>
         </is>
       </c>
       <c r="G9" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="12" t="inlineStr">
         <is>
-          <t>28-Jul-2026 11:09 AM IST</t>
+          <t>11-Aug-2026 01:20 PM IST</t>
         </is>
       </c>
       <c r="B10" s="12" t="inlineStr">
         <is>
-          <t>Pmj Chandanagar</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C10" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB628</t>
+          <t>NKSSO14WFC6450</t>
         </is>
       </c>
       <c r="D10" s="12" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>SHORT NK</t>
         </is>
       </c>
       <c r="E10" s="12" t="inlineStr">
         <is>
-          <t>18.49g</t>
+          <t>105.717g</t>
         </is>
       </c>
       <c r="F10" s="12" t="inlineStr">
         <is>
-          <t>14.245g</t>
+          <t>83.824g</t>
         </is>
       </c>
       <c r="G10" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H10" s="12" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>28-Jul-2026 11:09 AM IST</t>
         </is>
       </c>
       <c r="B11" s="11" t="inlineStr">
         <is>
           <t>Pmj Chandanagar</t>
         </is>
       </c>
       <c r="C11" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB629</t>
+          <t>NKESO12WFC6176</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>EARRINGS</t>
         </is>
       </c>
       <c r="E11" s="11" t="inlineStr">
         <is>
-          <t>23.68g</t>
+          <t>27.53g</t>
         </is>
       </c>
       <c r="F11" s="11" t="inlineStr">
         <is>
-          <t>18.425g</t>
+          <t>22.299g</t>
         </is>
       </c>
       <c r="G11" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="12" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:49 PM IST</t>
+          <t>28-Jul-2026 11:09 AM IST</t>
         </is>
       </c>
       <c r="B12" s="12" t="inlineStr">
         <is>
-          <t>Vaishali</t>
+          <t>Pmj Chandanagar</t>
         </is>
       </c>
       <c r="C12" s="12" t="inlineStr">
         <is>
-          <t>BGBLSO03WFC665</t>
+          <t>NKLUSO03WFD5744</t>
         </is>
       </c>
       <c r="D12" s="12" t="inlineStr">
         <is>
-          <t>BANGLE</t>
+          <t>U HARAM</t>
         </is>
       </c>
       <c r="E12" s="12" t="inlineStr">
         <is>
-          <t>76.58g</t>
+          <t>126.29g</t>
         </is>
       </c>
       <c r="F12" s="12" t="inlineStr">
         <is>
-          <t>69.349g</t>
+          <t>108.34g</t>
         </is>
       </c>
       <c r="G12" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H12" s="12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" s="12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="11" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:49 PM IST</t>
+          <t>28-Jul-2026 11:09 AM IST</t>
         </is>
       </c>
       <c r="B13" s="11" t="inlineStr">
         <is>
-          <t>Vaishali</t>
+          <t>Pmj Chandanagar</t>
         </is>
       </c>
       <c r="C13" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC671</t>
+          <t>PSPDSO24WFB623</t>
         </is>
       </c>
       <c r="D13" s="11" t="inlineStr">
         <is>
-          <t>KADA</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="E13" s="11" t="inlineStr">
         <is>
-          <t>79.39g</t>
+          <t>31.69g</t>
         </is>
       </c>
       <c r="F13" s="11" t="inlineStr">
         <is>
-          <t>77.662g</t>
+          <t>25.208g</t>
         </is>
       </c>
       <c r="G13" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="12" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:49 PM IST</t>
+          <t>28-Jul-2026 11:09 AM IST</t>
         </is>
       </c>
       <c r="B14" s="12" t="inlineStr">
         <is>
-          <t>Vaishali</t>
+          <t>Pmj Chandanagar</t>
         </is>
       </c>
       <c r="C14" s="12" t="inlineStr">
         <is>
-          <t>NKSSO03WFC633</t>
+          <t>PSPDSO24WFB628</t>
         </is>
       </c>
       <c r="D14" s="12" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="E14" s="12" t="inlineStr">
         <is>
-          <t>93.03g</t>
+          <t>18.49g</t>
         </is>
       </c>
       <c r="F14" s="12" t="inlineStr">
         <is>
-          <t>74.325g</t>
+          <t>14.245g</t>
         </is>
       </c>
       <c r="G14" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H14" s="12" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:49 PM IST</t>
+          <t>28-Jul-2026 11:09 AM IST</t>
         </is>
       </c>
       <c r="B15" s="11" t="inlineStr">
         <is>
-          <t>Vaishali</t>
+          <t>Pmj Chandanagar</t>
         </is>
       </c>
       <c r="C15" s="11" t="inlineStr">
         <is>
-          <t>NKSSO03WFC6187</t>
+          <t>PSPDSO24WFB629</t>
         </is>
       </c>
       <c r="D15" s="11" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="E15" s="11" t="inlineStr">
         <is>
-          <t>109.14g</t>
+          <t>23.68g</t>
         </is>
       </c>
       <c r="F15" s="11" t="inlineStr">
         <is>
-          <t>91.016g</t>
+          <t>18.425g</t>
         </is>
       </c>
       <c r="G15" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H15" s="11" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:49 PM IST</t>
         </is>
       </c>
       <c r="B16" s="12" t="inlineStr">
         <is>
           <t>Vaishali</t>
         </is>
       </c>
       <c r="C16" s="12" t="inlineStr">
         <is>
-          <t>NKUSO03WFB6425</t>
+          <t>BGBLSO03WFC665</t>
         </is>
       </c>
       <c r="D16" s="12" t="inlineStr">
         <is>
-          <t>U HARAM</t>
+          <t>BANGLE</t>
         </is>
       </c>
       <c r="E16" s="12" t="inlineStr">
         <is>
-          <t>184.11g</t>
+          <t>76.58g</t>
         </is>
       </c>
       <c r="F16" s="12" t="inlineStr">
         <is>
-          <t>153.406g</t>
+          <t>69.349g</t>
         </is>
       </c>
       <c r="G16" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H16" s="12" t="inlineStr">
         <is>
-          <t>23241</t>
+          <t>2122</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:38 PM IST</t>
+          <t>24-Jul-2026 04:49 PM IST</t>
         </is>
       </c>
       <c r="B17" s="11" t="inlineStr">
         <is>
-          <t>Pmj aarti ma"am</t>
+          <t>Vaishali</t>
         </is>
       </c>
       <c r="C17" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC650</t>
+          <t>BGKDSO07WFC671</t>
         </is>
       </c>
       <c r="D17" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E17" s="11" t="inlineStr">
         <is>
-          <t>59.951g</t>
+          <t>79.39g</t>
         </is>
       </c>
       <c r="F17" s="11" t="inlineStr">
         <is>
-          <t>49.505g</t>
+          <t>77.662g</t>
         </is>
       </c>
       <c r="G17" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H17" s="11" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="12" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:38 PM IST</t>
+          <t>24-Jul-2026 04:49 PM IST</t>
         </is>
       </c>
       <c r="B18" s="12" t="inlineStr">
         <is>
-          <t>Pmj aarti ma"am</t>
+          <t>Vaishali</t>
         </is>
       </c>
       <c r="C18" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC655</t>
+          <t>NKSSO03WFC633</t>
         </is>
       </c>
       <c r="D18" s="12" t="inlineStr">
         <is>
-          <t>KADA</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E18" s="12" t="inlineStr">
         <is>
-          <t>80.69g</t>
+          <t>93.03g</t>
         </is>
       </c>
       <c r="F18" s="12" t="inlineStr">
         <is>
-          <t>73.351g</t>
+          <t>74.325g</t>
         </is>
       </c>
       <c r="G18" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H18" s="12" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:38 PM IST</t>
+          <t>24-Jul-2026 04:49 PM IST</t>
         </is>
       </c>
       <c r="B19" s="11" t="inlineStr">
         <is>
-          <t>Pmj aarti ma"am</t>
+          <t>Vaishali</t>
         </is>
       </c>
       <c r="C19" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC658</t>
+          <t>NKSSO03WFC6187</t>
         </is>
       </c>
       <c r="D19" s="11" t="inlineStr">
         <is>
-          <t>KADA</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E19" s="11" t="inlineStr">
         <is>
-          <t>78.72g</t>
+          <t>109.14g</t>
         </is>
       </c>
       <c r="F19" s="11" t="inlineStr">
         <is>
-          <t>69.613g</t>
+          <t>91.016g</t>
         </is>
       </c>
       <c r="G19" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H19" s="11" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="12" t="inlineStr">
         <is>
-          <t>24-Jul-2026 04:38 PM IST</t>
+          <t>24-Jul-2026 04:49 PM IST</t>
         </is>
       </c>
       <c r="B20" s="12" t="inlineStr">
         <is>
-          <t>Pmj aarti ma"am</t>
+          <t>Vaishali</t>
         </is>
       </c>
       <c r="C20" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC664</t>
+          <t>NKUSO03WFB6425</t>
         </is>
       </c>
       <c r="D20" s="12" t="inlineStr">
         <is>
-          <t>KADA</t>
+          <t>U HARAM</t>
         </is>
       </c>
       <c r="E20" s="12" t="inlineStr">
         <is>
-          <t>61.66g</t>
+          <t>184.11g</t>
         </is>
       </c>
       <c r="F20" s="12" t="inlineStr">
         <is>
-          <t>54.338g</t>
+          <t>153.406g</t>
         </is>
       </c>
       <c r="G20" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H20" s="12" t="inlineStr"/>
+      <c r="H20" s="12" t="inlineStr">
+        <is>
+          <t>23241</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B21" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C21" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC666</t>
+          <t>BGKDSO03WFC650</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E21" s="11" t="inlineStr">
         <is>
-          <t>49.15g</t>
+          <t>59.951g</t>
         </is>
       </c>
       <c r="F21" s="11" t="inlineStr">
         <is>
-          <t>44.968g</t>
+          <t>49.505g</t>
         </is>
       </c>
       <c r="G21" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H21" s="11" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B22" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C22" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO03WFC668</t>
+          <t>BGKDSO03WFC655</t>
         </is>
       </c>
       <c r="D22" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E22" s="12" t="inlineStr">
         <is>
-          <t>64.76g</t>
+          <t>80.69g</t>
         </is>
       </c>
       <c r="F22" s="12" t="inlineStr">
         <is>
-          <t>56.062g</t>
+          <t>73.351g</t>
         </is>
       </c>
       <c r="G22" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H22" s="12" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B23" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C23" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO04WFC691</t>
+          <t>BGKDSO03WFC658</t>
         </is>
       </c>
       <c r="D23" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E23" s="11" t="inlineStr">
         <is>
-          <t>47.07g</t>
+          <t>78.72g</t>
         </is>
       </c>
       <c r="F23" s="11" t="inlineStr">
         <is>
-          <t>45.91g</t>
+          <t>69.613g</t>
         </is>
       </c>
       <c r="G23" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H23" s="11" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B24" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C24" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC618</t>
+          <t>BGKDSO03WFC664</t>
         </is>
       </c>
       <c r="D24" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E24" s="12" t="inlineStr">
         <is>
-          <t>74.92g</t>
+          <t>61.66g</t>
         </is>
       </c>
       <c r="F24" s="12" t="inlineStr">
         <is>
-          <t>73.231g</t>
+          <t>54.338g</t>
         </is>
       </c>
       <c r="G24" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H24" s="12" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B25" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C25" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC670</t>
+          <t>BGKDSO03WFC666</t>
         </is>
       </c>
       <c r="D25" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E25" s="11" t="inlineStr">
         <is>
-          <t>87.24g</t>
+          <t>49.15g</t>
         </is>
       </c>
       <c r="F25" s="11" t="inlineStr">
         <is>
-          <t>84.4g</t>
+          <t>44.968g</t>
         </is>
       </c>
       <c r="G25" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H25" s="11" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B26" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C26" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC671</t>
+          <t>BGKDSO03WFC668</t>
         </is>
       </c>
       <c r="D26" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E26" s="12" t="inlineStr">
         <is>
-          <t>79.39g</t>
+          <t>64.76g</t>
         </is>
       </c>
       <c r="F26" s="12" t="inlineStr">
         <is>
-          <t>77.662g</t>
+          <t>56.062g</t>
         </is>
       </c>
       <c r="G26" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H26" s="12" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B27" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C27" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC672</t>
+          <t>BGKDSO04WFC691</t>
         </is>
       </c>
       <c r="D27" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E27" s="11" t="inlineStr">
         <is>
-          <t>86.97g</t>
+          <t>47.07g</t>
         </is>
       </c>
       <c r="F27" s="11" t="inlineStr">
         <is>
-          <t>84.988g</t>
+          <t>45.91g</t>
         </is>
       </c>
       <c r="G27" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H27" s="11" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B28" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C28" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO07WFC677</t>
+          <t>BGKDSO07WFC618</t>
         </is>
       </c>
       <c r="D28" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E28" s="12" t="inlineStr">
         <is>
-          <t>69.06g</t>
+          <t>74.92g</t>
         </is>
       </c>
       <c r="F28" s="12" t="inlineStr">
         <is>
-          <t>66.51g</t>
+          <t>73.231g</t>
         </is>
       </c>
       <c r="G28" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H28" s="12" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B29" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C29" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO12WFC628</t>
+          <t>BGKDSO07WFC670</t>
         </is>
       </c>
       <c r="D29" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E29" s="11" t="inlineStr">
         <is>
-          <t>61.72g</t>
+          <t>87.24g</t>
         </is>
       </c>
       <c r="F29" s="11" t="inlineStr">
         <is>
-          <t>54.084g</t>
+          <t>84.4g</t>
         </is>
       </c>
       <c r="G29" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H29" s="11" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B30" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C30" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO12WFC631</t>
+          <t>BGKDSO07WFC671</t>
         </is>
       </c>
       <c r="D30" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E30" s="12" t="inlineStr">
         <is>
-          <t>58.25g</t>
+          <t>79.39g</t>
         </is>
       </c>
       <c r="F30" s="12" t="inlineStr">
         <is>
-          <t>53.436g</t>
+          <t>77.662g</t>
         </is>
       </c>
       <c r="G30" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H30" s="12" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B31" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C31" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO13WFC634</t>
+          <t>BGKDSO07WFC672</t>
         </is>
       </c>
       <c r="D31" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E31" s="11" t="inlineStr">
         <is>
-          <t>55.47g</t>
+          <t>86.97g</t>
         </is>
       </c>
       <c r="F31" s="11" t="inlineStr">
         <is>
-          <t>53.398g</t>
+          <t>84.988g</t>
         </is>
       </c>
       <c r="G31" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H31" s="11" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B32" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C32" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO13WFC635</t>
+          <t>BGKDSO07WFC677</t>
         </is>
       </c>
       <c r="D32" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E32" s="12" t="inlineStr">
         <is>
-          <t>63.34g</t>
+          <t>69.06g</t>
         </is>
       </c>
       <c r="F32" s="12" t="inlineStr">
         <is>
-          <t>57.724g</t>
+          <t>66.51g</t>
         </is>
       </c>
       <c r="G32" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H32" s="12" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B33" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C33" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO13WFC636</t>
+          <t>BGKDSO12WFC628</t>
         </is>
       </c>
       <c r="D33" s="11" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E33" s="11" t="inlineStr">
         <is>
-          <t>58.98g</t>
+          <t>61.72g</t>
         </is>
       </c>
       <c r="F33" s="11" t="inlineStr">
         <is>
-          <t>53.852g</t>
+          <t>54.084g</t>
         </is>
       </c>
       <c r="G33" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H33" s="11" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B34" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C34" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO23NFC681</t>
+          <t>BGKDSO12WFC631</t>
         </is>
       </c>
       <c r="D34" s="12" t="inlineStr">
         <is>
           <t>KADA</t>
         </is>
       </c>
       <c r="E34" s="12" t="inlineStr">
         <is>
-          <t>65.66g</t>
+          <t>58.25g</t>
         </is>
       </c>
       <c r="F34" s="12" t="inlineStr">
         <is>
-          <t>60.356g</t>
+          <t>53.436g</t>
         </is>
       </c>
       <c r="G34" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H34" s="12" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B35" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C35" s="11" t="inlineStr">
         <is>
-          <t>ERCBCO23WFA5216</t>
+          <t>BGKDSO13WFC634</t>
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr">
         <is>
-          <t>EARRING</t>
+          <t>KADA</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr">
         <is>
-          <t>23.67g</t>
+          <t>55.47g</t>
         </is>
       </c>
       <c r="F35" s="11" t="inlineStr">
         <is>
-          <t>17.456g</t>
+          <t>53.398g</t>
         </is>
       </c>
       <c r="G35" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H35" s="11" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B36" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C36" s="12" t="inlineStr">
         <is>
-          <t>NKCHCO03WFD4160</t>
+          <t>BGKDSO13WFC635</t>
         </is>
       </c>
       <c r="D36" s="12" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>KADA</t>
         </is>
       </c>
       <c r="E36" s="12" t="inlineStr">
         <is>
-          <t>74.75g</t>
+          <t>63.34g</t>
         </is>
       </c>
       <c r="F36" s="12" t="inlineStr">
         <is>
-          <t>61.154g</t>
+          <t>57.724g</t>
         </is>
       </c>
       <c r="G36" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H36" s="12" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B37" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C37" s="11" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC664</t>
+          <t>BGKDSO13WFC636</t>
         </is>
       </c>
       <c r="D37" s="11" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>KADA</t>
         </is>
       </c>
       <c r="E37" s="11" t="inlineStr">
         <is>
-          <t>78.07g</t>
+          <t>58.98g</t>
         </is>
       </c>
       <c r="F37" s="11" t="inlineStr">
         <is>
-          <t>63.382g</t>
+          <t>53.852g</t>
         </is>
       </c>
       <c r="G37" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H37" s="11" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B38" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C38" s="12" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC666</t>
+          <t>BGKDSO23NFC681</t>
         </is>
       </c>
       <c r="D38" s="12" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>KADA</t>
         </is>
       </c>
       <c r="E38" s="12" t="inlineStr">
         <is>
-          <t>57.38g</t>
+          <t>65.66g</t>
         </is>
       </c>
       <c r="F38" s="12" t="inlineStr">
         <is>
-          <t>45.997g</t>
+          <t>60.356g</t>
         </is>
       </c>
       <c r="G38" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H38" s="12" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B39" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C39" s="11" t="inlineStr">
         <is>
-          <t>NKCHSO12WFC6201</t>
+          <t>ERCBCO23WFA5216</t>
         </is>
       </c>
       <c r="D39" s="11" t="inlineStr">
         <is>
-          <t>CHOCKER</t>
+          <t>EARRING</t>
         </is>
       </c>
       <c r="E39" s="11" t="inlineStr">
         <is>
-          <t>69.95g</t>
+          <t>23.67g</t>
         </is>
       </c>
       <c r="F39" s="11" t="inlineStr">
         <is>
-          <t>56.641g</t>
+          <t>17.456g</t>
         </is>
       </c>
       <c r="G39" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H39" s="11" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B40" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C40" s="12" t="inlineStr">
         <is>
-          <t>NKECO18WFB4621</t>
+          <t>NKCHCO03WFD4160</t>
         </is>
       </c>
       <c r="D40" s="12" t="inlineStr">
         <is>
-          <t>EARRING</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E40" s="12" t="inlineStr">
         <is>
-          <t>25.08g</t>
+          <t>74.75g</t>
         </is>
       </c>
       <c r="F40" s="12" t="inlineStr">
         <is>
-          <t>20.578g</t>
+          <t>61.154g</t>
         </is>
       </c>
       <c r="G40" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H40" s="12" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B41" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C41" s="11" t="inlineStr">
         <is>
-          <t>NKESO01WFC615</t>
+          <t>NKCHSO12WFC664</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr">
         <is>
-          <t>EARRING</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E41" s="11" t="inlineStr">
         <is>
-          <t>36.04g</t>
+          <t>78.07g</t>
         </is>
       </c>
       <c r="F41" s="11" t="inlineStr">
         <is>
-          <t>26.859g</t>
+          <t>63.382g</t>
         </is>
       </c>
       <c r="G41" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H41" s="11" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B42" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C42" s="12" t="inlineStr">
         <is>
-          <t>NKESO01WFC617</t>
+          <t>NKCHSO12WFC666</t>
         </is>
       </c>
       <c r="D42" s="12" t="inlineStr">
         <is>
-          <t>EARRING</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E42" s="12" t="inlineStr">
         <is>
-          <t>39.01g</t>
+          <t>57.38g</t>
         </is>
       </c>
       <c r="F42" s="12" t="inlineStr">
         <is>
-          <t>31.193g</t>
+          <t>45.997g</t>
         </is>
       </c>
       <c r="G42" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H42" s="12" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B43" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C43" s="11" t="inlineStr">
         <is>
-          <t>NKESO03WFB6425</t>
+          <t>NKCHSO12WFC6201</t>
         </is>
       </c>
       <c r="D43" s="11" t="inlineStr">
         <is>
-          <t>EARRING</t>
+          <t>CHOCKER</t>
         </is>
       </c>
       <c r="E43" s="11" t="inlineStr">
         <is>
-          <t>35.48g</t>
+          <t>69.95g</t>
         </is>
       </c>
       <c r="F43" s="11" t="inlineStr">
         <is>
-          <t>26.8g</t>
+          <t>56.641g</t>
         </is>
       </c>
       <c r="G43" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H43" s="11" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B44" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C44" s="12" t="inlineStr">
         <is>
-          <t>NKESO03WFB6426</t>
+          <t>NKECO18WFB4621</t>
         </is>
       </c>
       <c r="D44" s="12" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E44" s="12" t="inlineStr">
         <is>
-          <t>33.4g</t>
+          <t>25.08g</t>
         </is>
       </c>
       <c r="F44" s="12" t="inlineStr">
         <is>
-          <t>26.081g</t>
+          <t>20.578g</t>
         </is>
       </c>
       <c r="G44" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H44" s="12" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B45" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C45" s="11" t="inlineStr">
         <is>
-          <t>NKESO12WFB6398</t>
+          <t>NKESO01WFC615</t>
         </is>
       </c>
       <c r="D45" s="11" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E45" s="11" t="inlineStr">
         <is>
-          <t>24.65g</t>
+          <t>36.04g</t>
         </is>
       </c>
       <c r="F45" s="11" t="inlineStr">
         <is>
-          <t>19.411g</t>
+          <t>26.859g</t>
         </is>
       </c>
       <c r="G45" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H45" s="11" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B46" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C46" s="12" t="inlineStr">
         <is>
-          <t>NKESO12WFB6408</t>
+          <t>NKESO01WFC617</t>
         </is>
       </c>
       <c r="D46" s="12" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E46" s="12" t="inlineStr">
         <is>
-          <t>29.27g</t>
+          <t>39.01g</t>
         </is>
       </c>
       <c r="F46" s="12" t="inlineStr">
         <is>
-          <t>23.331g</t>
+          <t>31.193g</t>
         </is>
       </c>
       <c r="G46" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H46" s="12" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B47" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C47" s="11" t="inlineStr">
         <is>
-          <t>NKESO12WFB6409</t>
+          <t>NKESO03WFB6425</t>
         </is>
       </c>
       <c r="D47" s="11" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E47" s="11" t="inlineStr">
         <is>
-          <t>26.3g</t>
+          <t>35.48g</t>
         </is>
       </c>
       <c r="F47" s="11" t="inlineStr">
         <is>
-          <t>21.715g</t>
+          <t>26.8g</t>
         </is>
       </c>
       <c r="G47" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H47" s="11" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B48" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C48" s="12" t="inlineStr">
         <is>
-          <t>NKESO12WFC606</t>
+          <t>NKESO03WFB6426</t>
         </is>
       </c>
       <c r="D48" s="12" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E48" s="12" t="inlineStr">
         <is>
-          <t>26.57g</t>
+          <t>33.4g</t>
         </is>
       </c>
       <c r="F48" s="12" t="inlineStr">
         <is>
-          <t>21.791g</t>
+          <t>26.081g</t>
         </is>
       </c>
       <c r="G48" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H48" s="12" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B49" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C49" s="11" t="inlineStr">
         <is>
-          <t>NKESO19WFB6129</t>
+          <t>NKESO12WFB6398</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr">
         <is>
           <t>EARRING</t>
         </is>
       </c>
       <c r="E49" s="11" t="inlineStr">
         <is>
-          <t>31.19g</t>
+          <t>24.65g</t>
         </is>
       </c>
       <c r="F49" s="11" t="inlineStr">
         <is>
-          <t>25.332g</t>
+          <t>19.411g</t>
         </is>
       </c>
       <c r="G49" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H49" s="11" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B50" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C50" s="12" t="inlineStr">
         <is>
-          <t>NKKCO22WFC5963</t>
+          <t>NKESO12WFB6408</t>
         </is>
       </c>
       <c r="D50" s="12" t="inlineStr">
         <is>
-          <t>KANTI</t>
+          <t>EARRING</t>
         </is>
       </c>
       <c r="E50" s="12" t="inlineStr">
         <is>
-          <t>71.1g</t>
+          <t>29.27g</t>
         </is>
       </c>
       <c r="F50" s="12" t="inlineStr">
         <is>
-          <t>59.286g</t>
+          <t>23.331g</t>
         </is>
       </c>
       <c r="G50" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H50" s="12" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B51" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C51" s="11" t="inlineStr">
         <is>
-          <t>NKLUSO03WFA6407</t>
+          <t>NKESO12WFB6409</t>
         </is>
       </c>
       <c r="D51" s="11" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>EARRING</t>
         </is>
       </c>
       <c r="E51" s="11" t="inlineStr">
         <is>
-          <t>101.48g</t>
+          <t>26.3g</t>
         </is>
       </c>
       <c r="F51" s="11" t="inlineStr">
         <is>
-          <t>83.628g</t>
+          <t>21.715g</t>
         </is>
       </c>
       <c r="G51" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H51" s="11" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B52" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C52" s="12" t="inlineStr">
         <is>
-          <t>NKLUSO03WFD5795</t>
+          <t>NKESO12WFC606</t>
         </is>
       </c>
       <c r="D52" s="12" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>EARRING</t>
         </is>
       </c>
       <c r="E52" s="12" t="inlineStr">
         <is>
-          <t>105.77g</t>
+          <t>26.57g</t>
         </is>
       </c>
       <c r="F52" s="12" t="inlineStr">
         <is>
-          <t>87.178g</t>
+          <t>21.791g</t>
         </is>
       </c>
       <c r="G52" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H52" s="12" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B53" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C53" s="11" t="inlineStr">
         <is>
-          <t>NKLUSO12WFA6528</t>
+          <t>NKESO19WFB6129</t>
         </is>
       </c>
       <c r="D53" s="11" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>EARRING</t>
         </is>
       </c>
       <c r="E53" s="11" t="inlineStr">
         <is>
-          <t>123.41g</t>
+          <t>31.19g</t>
         </is>
       </c>
       <c r="F53" s="11" t="inlineStr">
         <is>
-          <t>100.908g</t>
+          <t>25.332g</t>
         </is>
       </c>
       <c r="G53" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H53" s="11" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B54" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C54" s="12" t="inlineStr">
         <is>
-          <t>NKLUSO12WFB6452</t>
+          <t>NKKCO22WFC5963</t>
         </is>
       </c>
       <c r="D54" s="12" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>KANTI</t>
         </is>
       </c>
       <c r="E54" s="12" t="inlineStr">
         <is>
-          <t>85.61g</t>
+          <t>71.1g</t>
         </is>
       </c>
       <c r="F54" s="12" t="inlineStr">
         <is>
-          <t>68.191g</t>
+          <t>59.286g</t>
         </is>
       </c>
       <c r="G54" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H54" s="12" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B55" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C55" s="11" t="inlineStr">
         <is>
-          <t>NKLUSO13WFB5283</t>
+          <t>NKLUSO03WFA6407</t>
         </is>
       </c>
       <c r="D55" s="11" t="inlineStr">
         <is>
           <t>LONG</t>
         </is>
       </c>
       <c r="E55" s="11" t="inlineStr">
         <is>
-          <t>100.059g</t>
+          <t>101.48g</t>
         </is>
       </c>
       <c r="F55" s="11" t="inlineStr">
         <is>
-          <t>81.697g</t>
+          <t>83.628g</t>
         </is>
       </c>
       <c r="G55" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H55" s="11" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B56" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C56" s="12" t="inlineStr">
         <is>
-          <t>NKLUSO20WFB6340</t>
+          <t>NKLUSO03WFD5795</t>
         </is>
       </c>
       <c r="D56" s="12" t="inlineStr">
         <is>
           <t>LONG</t>
         </is>
       </c>
       <c r="E56" s="12" t="inlineStr">
         <is>
-          <t>113.48g</t>
+          <t>105.77g</t>
         </is>
       </c>
       <c r="F56" s="12" t="inlineStr">
         <is>
-          <t>92.397g</t>
+          <t>87.178g</t>
         </is>
       </c>
       <c r="G56" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H56" s="12" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B57" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C57" s="11" t="inlineStr">
         <is>
-          <t>NKLUSO22WFC6180</t>
+          <t>NKLUSO12WFA6528</t>
         </is>
       </c>
       <c r="D57" s="11" t="inlineStr">
         <is>
           <t>LONG</t>
         </is>
       </c>
       <c r="E57" s="11" t="inlineStr">
         <is>
-          <t>122.97g</t>
+          <t>123.41g</t>
         </is>
       </c>
       <c r="F57" s="11" t="inlineStr">
         <is>
-          <t>106.783g</t>
+          <t>100.908g</t>
         </is>
       </c>
       <c r="G57" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H57" s="11" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B58" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C58" s="12" t="inlineStr">
         <is>
-          <t>NKSSO01WFA6584</t>
+          <t>NKLUSO12WFB6452</t>
         </is>
       </c>
       <c r="D58" s="12" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E58" s="12" t="inlineStr">
         <is>
-          <t>36.15g</t>
+          <t>85.61g</t>
         </is>
       </c>
       <c r="F58" s="12" t="inlineStr">
         <is>
-          <t>29.906g</t>
+          <t>68.191g</t>
         </is>
       </c>
       <c r="G58" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H58" s="12" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B59" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C59" s="11" t="inlineStr">
         <is>
-          <t>NKSSO01WFC615</t>
+          <t>NKLUSO13WFB5283</t>
         </is>
       </c>
       <c r="D59" s="11" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E59" s="11" t="inlineStr">
         <is>
-          <t>77.6g</t>
+          <t>100.059g</t>
         </is>
       </c>
       <c r="F59" s="11" t="inlineStr">
         <is>
-          <t>61.206g</t>
+          <t>81.697g</t>
         </is>
       </c>
       <c r="G59" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H59" s="11" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B60" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C60" s="12" t="inlineStr">
         <is>
-          <t>NKSSO03WFA6323</t>
+          <t>NKLUSO20WFB6340</t>
         </is>
       </c>
       <c r="D60" s="12" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E60" s="12" t="inlineStr">
         <is>
-          <t>45.36g</t>
+          <t>113.48g</t>
         </is>
       </c>
       <c r="F60" s="12" t="inlineStr">
         <is>
-          <t>39.211g</t>
+          <t>92.397g</t>
         </is>
       </c>
       <c r="G60" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H60" s="12" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B61" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C61" s="11" t="inlineStr">
         <is>
-          <t>NKSSO03WFB6315</t>
+          <t>NKLUSO22WFC6180</t>
         </is>
       </c>
       <c r="D61" s="11" t="inlineStr">
         <is>
-          <t>SHORT</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E61" s="11" t="inlineStr">
         <is>
-          <t>64.43g</t>
+          <t>122.97g</t>
         </is>
       </c>
       <c r="F61" s="11" t="inlineStr">
         <is>
-          <t>54.411g</t>
+          <t>106.783g</t>
         </is>
       </c>
       <c r="G61" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H61" s="11" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B62" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C62" s="12" t="inlineStr">
         <is>
-          <t>NKSSO03WFB6376</t>
+          <t>NKSSO01WFA6584</t>
         </is>
       </c>
       <c r="D62" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E62" s="12" t="inlineStr">
         <is>
-          <t>87.98g</t>
+          <t>36.15g</t>
         </is>
       </c>
       <c r="F62" s="12" t="inlineStr">
         <is>
-          <t>74.563g</t>
+          <t>29.906g</t>
         </is>
       </c>
       <c r="G62" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H62" s="12" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B63" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C63" s="11" t="inlineStr">
         <is>
-          <t>NKSSO03WFB6403</t>
+          <t>NKSSO01WFC615</t>
         </is>
       </c>
       <c r="D63" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E63" s="11" t="inlineStr">
         <is>
-          <t>80.7g</t>
+          <t>77.6g</t>
         </is>
       </c>
       <c r="F63" s="11" t="inlineStr">
         <is>
-          <t>65.301g</t>
+          <t>61.206g</t>
         </is>
       </c>
       <c r="G63" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H63" s="11" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B64" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C64" s="12" t="inlineStr">
         <is>
-          <t>NKSSO03WFC6187</t>
+          <t>NKSSO03WFA6323</t>
         </is>
       </c>
       <c r="D64" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E64" s="12" t="inlineStr">
         <is>
-          <t>109.14g</t>
+          <t>45.36g</t>
         </is>
       </c>
       <c r="F64" s="12" t="inlineStr">
         <is>
-          <t>91.016g</t>
+          <t>39.211g</t>
         </is>
       </c>
       <c r="G64" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H64" s="12" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B65" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C65" s="11" t="inlineStr">
         <is>
-          <t>NKSSO03WFC6192</t>
+          <t>NKSSO03WFB6315</t>
         </is>
       </c>
       <c r="D65" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E65" s="11" t="inlineStr">
         <is>
-          <t>53.4g</t>
+          <t>64.43g</t>
         </is>
       </c>
       <c r="F65" s="11" t="inlineStr">
         <is>
-          <t>43.613g</t>
+          <t>54.411g</t>
         </is>
       </c>
       <c r="G65" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H65" s="11" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B66" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C66" s="12" t="inlineStr">
         <is>
-          <t>NKSSO07WFB6118</t>
+          <t>NKSSO03WFB6376</t>
         </is>
       </c>
       <c r="D66" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E66" s="12" t="inlineStr">
         <is>
-          <t>62.86g</t>
+          <t>87.98g</t>
         </is>
       </c>
       <c r="F66" s="12" t="inlineStr">
         <is>
-          <t>52.899g</t>
+          <t>74.563g</t>
         </is>
       </c>
       <c r="G66" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H66" s="12" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B67" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C67" s="11" t="inlineStr">
         <is>
-          <t>NKSSO07WFC621</t>
+          <t>NKSSO03WFB6403</t>
         </is>
       </c>
       <c r="D67" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E67" s="11" t="inlineStr">
         <is>
-          <t>126.93g</t>
+          <t>80.7g</t>
         </is>
       </c>
       <c r="F67" s="11" t="inlineStr">
         <is>
-          <t>106.715g</t>
+          <t>65.301g</t>
         </is>
       </c>
       <c r="G67" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H67" s="11" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B68" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C68" s="12" t="inlineStr">
         <is>
-          <t>NKSSO07WFC635</t>
+          <t>NKSSO03WFC6187</t>
         </is>
       </c>
       <c r="D68" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E68" s="12" t="inlineStr">
         <is>
-          <t>161.17g</t>
+          <t>109.14g</t>
         </is>
       </c>
       <c r="F68" s="12" t="inlineStr">
         <is>
-          <t>130.095g</t>
+          <t>91.016g</t>
         </is>
       </c>
       <c r="G68" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H68" s="12" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B69" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C69" s="11" t="inlineStr">
         <is>
-          <t>NKSSO07WFC636</t>
+          <t>NKSSO03WFC6192</t>
         </is>
       </c>
       <c r="D69" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E69" s="11" t="inlineStr">
         <is>
-          <t>121.991g</t>
+          <t>53.4g</t>
         </is>
       </c>
       <c r="F69" s="11" t="inlineStr">
         <is>
-          <t>99.478g</t>
+          <t>43.613g</t>
         </is>
       </c>
       <c r="G69" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H69" s="11" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B70" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C70" s="12" t="inlineStr">
         <is>
-          <t>NKSSO07WFC637</t>
+          <t>NKSSO07WFB6118</t>
         </is>
       </c>
       <c r="D70" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E70" s="12" t="inlineStr">
         <is>
-          <t>106.11g</t>
+          <t>62.86g</t>
         </is>
       </c>
       <c r="F70" s="12" t="inlineStr">
         <is>
-          <t>89.074g</t>
+          <t>52.899g</t>
         </is>
       </c>
       <c r="G70" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H70" s="12" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B71" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C71" s="11" t="inlineStr">
         <is>
-          <t>NKSSO07WFC638</t>
+          <t>NKSSO07WFC621</t>
         </is>
       </c>
       <c r="D71" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E71" s="11" t="inlineStr">
         <is>
-          <t>107.57g</t>
+          <t>126.93g</t>
         </is>
       </c>
       <c r="F71" s="11" t="inlineStr">
         <is>
-          <t>92.429g</t>
+          <t>106.715g</t>
         </is>
       </c>
       <c r="G71" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H71" s="11" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B72" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C72" s="12" t="inlineStr">
         <is>
-          <t>NKSSO12WFB6452</t>
+          <t>NKSSO07WFC635</t>
         </is>
       </c>
       <c r="D72" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E72" s="12" t="inlineStr">
         <is>
-          <t>53.2g</t>
+          <t>161.17g</t>
         </is>
       </c>
       <c r="F72" s="12" t="inlineStr">
         <is>
-          <t>42.828g</t>
+          <t>130.095g</t>
         </is>
       </c>
       <c r="G72" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H72" s="12" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B73" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C73" s="11" t="inlineStr">
         <is>
-          <t>NKSSO12WFC606</t>
+          <t>NKSSO07WFC636</t>
         </is>
       </c>
       <c r="D73" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E73" s="11" t="inlineStr">
         <is>
-          <t>80.2g</t>
+          <t>121.991g</t>
         </is>
       </c>
       <c r="F73" s="11" t="inlineStr">
         <is>
-          <t>68.909g</t>
+          <t>99.478g</t>
         </is>
       </c>
       <c r="G73" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H73" s="11" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B74" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C74" s="12" t="inlineStr">
         <is>
-          <t>NKSSO12WFC607</t>
+          <t>NKSSO07WFC637</t>
         </is>
       </c>
       <c r="D74" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E74" s="12" t="inlineStr">
         <is>
-          <t>106.93g</t>
+          <t>106.11g</t>
         </is>
       </c>
       <c r="F74" s="12" t="inlineStr">
         <is>
-          <t>82.214g</t>
+          <t>89.074g</t>
         </is>
       </c>
       <c r="G74" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H74" s="12" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B75" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C75" s="11" t="inlineStr">
         <is>
-          <t>NKSSO12WFC6174</t>
+          <t>NKSSO07WFC638</t>
         </is>
       </c>
       <c r="D75" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E75" s="11" t="inlineStr">
         <is>
-          <t>88.6g</t>
+          <t>107.57g</t>
         </is>
       </c>
       <c r="F75" s="11" t="inlineStr">
         <is>
-          <t>70.75g</t>
+          <t>92.429g</t>
         </is>
       </c>
       <c r="G75" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H75" s="11" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B76" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C76" s="12" t="inlineStr">
         <is>
-          <t>NKSSO14WFC643</t>
+          <t>NKSSO12WFB6452</t>
         </is>
       </c>
       <c r="D76" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E76" s="12" t="inlineStr">
         <is>
-          <t>42.21g</t>
+          <t>53.2g</t>
         </is>
       </c>
       <c r="F76" s="12" t="inlineStr">
         <is>
-          <t>34.115g</t>
+          <t>42.828g</t>
         </is>
       </c>
       <c r="G76" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H76" s="12" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B77" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C77" s="11" t="inlineStr">
         <is>
-          <t>NKSSO14WFC645</t>
+          <t>NKSSO12WFC606</t>
         </is>
       </c>
       <c r="D77" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E77" s="11" t="inlineStr">
         <is>
-          <t>57.53g</t>
+          <t>80.2g</t>
         </is>
       </c>
       <c r="F77" s="11" t="inlineStr">
         <is>
-          <t>46.612g</t>
+          <t>68.909g</t>
         </is>
       </c>
       <c r="G77" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H77" s="11" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B78" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C78" s="12" t="inlineStr">
         <is>
-          <t>NKSSO22WFB6112</t>
+          <t>NKSSO12WFC607</t>
         </is>
       </c>
       <c r="D78" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E78" s="12" t="inlineStr">
         <is>
-          <t>79.45g</t>
+          <t>106.93g</t>
         </is>
       </c>
       <c r="F78" s="12" t="inlineStr">
         <is>
-          <t>65.272g</t>
+          <t>82.214g</t>
         </is>
       </c>
       <c r="G78" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H78" s="12" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B79" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C79" s="11" t="inlineStr">
         <is>
-          <t>NKSSO22WFC6180</t>
+          <t>NKSSO12WFC6174</t>
         </is>
       </c>
       <c r="D79" s="11" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E79" s="11" t="inlineStr">
         <is>
-          <t>74.3g</t>
+          <t>88.6g</t>
         </is>
       </c>
       <c r="F79" s="11" t="inlineStr">
         <is>
-          <t>63.773g</t>
+          <t>70.75g</t>
         </is>
       </c>
       <c r="G79" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H79" s="11" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B80" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C80" s="12" t="inlineStr">
         <is>
-          <t>NKSSO22WFC6182</t>
+          <t>NKSSO14WFC643</t>
         </is>
       </c>
       <c r="D80" s="12" t="inlineStr">
         <is>
           <t>SHORT</t>
         </is>
       </c>
       <c r="E80" s="12" t="inlineStr">
         <is>
-          <t>70.65g</t>
+          <t>42.21g</t>
         </is>
       </c>
       <c r="F80" s="12" t="inlineStr">
         <is>
-          <t>65.854g</t>
+          <t>34.115g</t>
         </is>
       </c>
       <c r="G80" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H80" s="12" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B81" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C81" s="11" t="inlineStr">
         <is>
-          <t>NKTKSO01WFC615</t>
+          <t>NKSSO14WFC645</t>
         </is>
       </c>
       <c r="D81" s="11" t="inlineStr">
         <is>
-          <t>TIKA</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E81" s="11" t="inlineStr">
         <is>
-          <t>17.75g</t>
+          <t>57.53g</t>
         </is>
       </c>
       <c r="F81" s="11" t="inlineStr">
         <is>
-          <t>13.69g</t>
+          <t>46.612g</t>
         </is>
       </c>
       <c r="G81" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H81" s="11" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B82" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C82" s="12" t="inlineStr">
         <is>
-          <t>NKTKSO12WFA6617</t>
+          <t>NKSSO22WFB6112</t>
         </is>
       </c>
       <c r="D82" s="12" t="inlineStr">
         <is>
-          <t>TIKA</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E82" s="12" t="inlineStr">
         <is>
-          <t>21.67g</t>
+          <t>79.45g</t>
         </is>
       </c>
       <c r="F82" s="12" t="inlineStr">
         <is>
-          <t>16.003g</t>
+          <t>65.272g</t>
         </is>
       </c>
       <c r="G82" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H82" s="12" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B83" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C83" s="11" t="inlineStr">
         <is>
-          <t>NKUSO03WFB6380</t>
+          <t>NKSSO22WFC6180</t>
         </is>
       </c>
       <c r="D83" s="11" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E83" s="11" t="inlineStr">
         <is>
-          <t>198.52g</t>
+          <t>74.3g</t>
         </is>
       </c>
       <c r="F83" s="11" t="inlineStr">
         <is>
-          <t>161.473g</t>
+          <t>63.773g</t>
         </is>
       </c>
       <c r="G83" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H83" s="11" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B84" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C84" s="12" t="inlineStr">
         <is>
-          <t>NKUSO03WFB6425</t>
+          <t>NKSSO22WFC6182</t>
         </is>
       </c>
       <c r="D84" s="12" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>SHORT</t>
         </is>
       </c>
       <c r="E84" s="12" t="inlineStr">
         <is>
-          <t>184.11g</t>
+          <t>70.65g</t>
         </is>
       </c>
       <c r="F84" s="12" t="inlineStr">
         <is>
-          <t>153.406g</t>
+          <t>65.854g</t>
         </is>
       </c>
       <c r="G84" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H84" s="12" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B85" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C85" s="11" t="inlineStr">
         <is>
-          <t>NKUSO03WFD5579</t>
+          <t>NKTKSO01WFC615</t>
         </is>
       </c>
       <c r="D85" s="11" t="inlineStr">
         <is>
-          <t>LONG</t>
+          <t>TIKA</t>
         </is>
       </c>
       <c r="E85" s="11" t="inlineStr">
         <is>
-          <t>124.73g</t>
+          <t>17.75g</t>
         </is>
       </c>
       <c r="F85" s="11" t="inlineStr">
         <is>
-          <t>107.219g</t>
+          <t>13.69g</t>
         </is>
       </c>
       <c r="G85" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H85" s="11" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B86" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C86" s="12" t="inlineStr">
         <is>
-          <t>PSPDCO18WFB635</t>
+          <t>NKTKSO12WFA6617</t>
         </is>
       </c>
       <c r="D86" s="12" t="inlineStr">
         <is>
-          <t>Pendant</t>
+          <t>TIKA</t>
         </is>
       </c>
       <c r="E86" s="12" t="inlineStr">
         <is>
-          <t>18.87g</t>
+          <t>21.67g</t>
         </is>
       </c>
       <c r="F86" s="12" t="inlineStr">
         <is>
-          <t>14.37g</t>
+          <t>16.003g</t>
         </is>
       </c>
       <c r="G86" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H86" s="12" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B87" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C87" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB613</t>
+          <t>NKUSO03WFB6380</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr">
         <is>
-          <t>Pendant</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E87" s="11" t="inlineStr">
         <is>
-          <t>28.17g</t>
+          <t>198.52g</t>
         </is>
       </c>
       <c r="F87" s="11" t="inlineStr">
         <is>
-          <t>21.524g</t>
+          <t>161.473g</t>
         </is>
       </c>
       <c r="G87" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H87" s="11" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B88" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C88" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB619</t>
+          <t>NKUSO03WFB6425</t>
         </is>
       </c>
       <c r="D88" s="12" t="inlineStr">
         <is>
-          <t>Pendant</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E88" s="12" t="inlineStr">
         <is>
-          <t>27.06g</t>
+          <t>184.11g</t>
         </is>
       </c>
       <c r="F88" s="12" t="inlineStr">
         <is>
-          <t>20.818g</t>
+          <t>153.406g</t>
         </is>
       </c>
       <c r="G88" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H88" s="12" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B89" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C89" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB621</t>
+          <t>NKUSO03WFD5579</t>
         </is>
       </c>
       <c r="D89" s="11" t="inlineStr">
         <is>
-          <t>Pendant</t>
+          <t>LONG</t>
         </is>
       </c>
       <c r="E89" s="11" t="inlineStr">
         <is>
-          <t>28.62g</t>
+          <t>124.73g</t>
         </is>
       </c>
       <c r="F89" s="11" t="inlineStr">
         <is>
-          <t>22.551g</t>
+          <t>107.219g</t>
         </is>
       </c>
       <c r="G89" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H89" s="11" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B90" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C90" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB622</t>
+          <t>PSPDCO18WFB635</t>
         </is>
       </c>
       <c r="D90" s="12" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E90" s="12" t="inlineStr">
         <is>
-          <t>20.63g</t>
+          <t>18.87g</t>
         </is>
       </c>
       <c r="F90" s="12" t="inlineStr">
         <is>
-          <t>16.152g</t>
+          <t>14.37g</t>
         </is>
       </c>
       <c r="G90" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H90" s="12" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B91" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C91" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB625</t>
+          <t>PSPDSO24WFB613</t>
         </is>
       </c>
       <c r="D91" s="11" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E91" s="11" t="inlineStr">
         <is>
-          <t>25.72g</t>
+          <t>28.17g</t>
         </is>
       </c>
       <c r="F91" s="11" t="inlineStr">
         <is>
-          <t>19.539g</t>
+          <t>21.524g</t>
         </is>
       </c>
       <c r="G91" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H91" s="11" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B92" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C92" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB627</t>
+          <t>PSPDSO24WFB619</t>
         </is>
       </c>
       <c r="D92" s="12" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E92" s="12" t="inlineStr">
         <is>
-          <t>26.15g</t>
+          <t>27.06g</t>
         </is>
       </c>
       <c r="F92" s="12" t="inlineStr">
         <is>
-          <t>20.052g</t>
+          <t>20.818g</t>
         </is>
       </c>
       <c r="G92" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H92" s="12" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B93" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C93" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB628</t>
+          <t>PSPDSO24WFB621</t>
         </is>
       </c>
       <c r="D93" s="11" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E93" s="11" t="inlineStr">
         <is>
-          <t>18.49g</t>
+          <t>28.62g</t>
         </is>
       </c>
       <c r="F93" s="11" t="inlineStr">
         <is>
-          <t>14.245g</t>
+          <t>22.551g</t>
         </is>
       </c>
       <c r="G93" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H93" s="11" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B94" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C94" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB653</t>
+          <t>PSPDSO24WFB622</t>
         </is>
       </c>
       <c r="D94" s="12" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E94" s="12" t="inlineStr">
         <is>
-          <t>26.18g</t>
+          <t>20.63g</t>
         </is>
       </c>
       <c r="F94" s="12" t="inlineStr">
         <is>
-          <t>19.489g</t>
+          <t>16.152g</t>
         </is>
       </c>
       <c r="G94" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H94" s="12" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B95" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C95" s="11" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB658</t>
+          <t>PSPDSO24WFB625</t>
         </is>
       </c>
       <c r="D95" s="11" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E95" s="11" t="inlineStr">
         <is>
-          <t>26.2g</t>
+          <t>25.72g</t>
         </is>
       </c>
       <c r="F95" s="11" t="inlineStr">
         <is>
-          <t>21.091g</t>
+          <t>19.539g</t>
         </is>
       </c>
       <c r="G95" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H95" s="11" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B96" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C96" s="12" t="inlineStr">
         <is>
-          <t>PSPDSO24WFB660</t>
+          <t>PSPDSO24WFB627</t>
         </is>
       </c>
       <c r="D96" s="12" t="inlineStr">
         <is>
           <t>Pendant</t>
         </is>
       </c>
       <c r="E96" s="12" t="inlineStr">
         <is>
-          <t>36.45g</t>
+          <t>26.15g</t>
         </is>
       </c>
       <c r="F96" s="12" t="inlineStr">
         <is>
-          <t>29.525g</t>
+          <t>20.052g</t>
         </is>
       </c>
       <c r="G96" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H96" s="12" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B97" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C97" s="11" t="inlineStr">
         <is>
-          <t>VKSO22WFB609</t>
+          <t>PSPDSO24WFB628</t>
         </is>
       </c>
       <c r="D97" s="11" t="inlineStr">
         <is>
-          <t>VANKI</t>
+          <t>Pendant</t>
         </is>
       </c>
       <c r="E97" s="11" t="inlineStr">
         <is>
-          <t>54.18g</t>
+          <t>18.49g</t>
         </is>
       </c>
       <c r="F97" s="11" t="inlineStr">
         <is>
-          <t>49.061g</t>
+          <t>14.245g</t>
         </is>
       </c>
       <c r="G97" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H97" s="11" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B98" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C98" s="12" t="inlineStr">
         <is>
-          <t>VKSO22WFC601</t>
+          <t>PSPDSO24WFB653</t>
         </is>
       </c>
       <c r="D98" s="12" t="inlineStr">
         <is>
-          <t>VANKI</t>
+          <t>Pendant</t>
         </is>
       </c>
       <c r="E98" s="12" t="inlineStr">
         <is>
-          <t>59.22g</t>
+          <t>26.18g</t>
         </is>
       </c>
       <c r="F98" s="12" t="inlineStr">
         <is>
-          <t>52.932g</t>
+          <t>19.489g</t>
         </is>
       </c>
       <c r="G98" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H98" s="12" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B99" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C99" s="11" t="inlineStr">
         <is>
-          <t>W BFSO03WFC566</t>
+          <t>PSPDSO24WFB658</t>
         </is>
       </c>
       <c r="D99" s="11" t="inlineStr">
         <is>
-          <t>WAIST BAND</t>
+          <t>Pendant</t>
         </is>
       </c>
       <c r="E99" s="11" t="inlineStr">
         <is>
-          <t>156.64g</t>
+          <t>26.2g</t>
         </is>
       </c>
       <c r="F99" s="11" t="inlineStr">
         <is>
-          <t>132.763g</t>
+          <t>21.091g</t>
         </is>
       </c>
       <c r="G99" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H99" s="11" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B100" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C100" s="12" t="inlineStr">
         <is>
-          <t>W BSSO03WFB648</t>
+          <t>PSPDSO24WFB660</t>
         </is>
       </c>
       <c r="D100" s="12" t="inlineStr">
         <is>
-          <t>WAIST BAND</t>
+          <t>Pendant</t>
         </is>
       </c>
       <c r="E100" s="12" t="inlineStr">
         <is>
-          <t>171.34g</t>
+          <t>36.45g</t>
         </is>
       </c>
       <c r="F100" s="12" t="inlineStr">
         <is>
-          <t>152.777g</t>
+          <t>29.525g</t>
         </is>
       </c>
       <c r="G100" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H100" s="12" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B101" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C101" s="11" t="inlineStr">
         <is>
-          <t>W BSSO03WFC618</t>
+          <t>VKSO22WFB609</t>
         </is>
       </c>
       <c r="D101" s="11" t="inlineStr">
         <is>
-          <t>WAIST BAND</t>
+          <t>VANKI</t>
         </is>
       </c>
       <c r="E101" s="11" t="inlineStr">
         <is>
-          <t>200.34g</t>
+          <t>54.18g</t>
         </is>
       </c>
       <c r="F101" s="11" t="inlineStr">
         <is>
-          <t>160.837g</t>
+          <t>49.061g</t>
         </is>
       </c>
       <c r="G101" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H101" s="11" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B102" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C102" s="12" t="inlineStr">
         <is>
-          <t>W BSSO03WFC622</t>
+          <t>VKSO22WFC601</t>
         </is>
       </c>
       <c r="D102" s="12" t="inlineStr">
         <is>
-          <t>WAIST BAND</t>
+          <t>VANKI</t>
         </is>
       </c>
       <c r="E102" s="12" t="inlineStr">
         <is>
-          <t>149.63g</t>
+          <t>59.22g</t>
         </is>
       </c>
       <c r="F102" s="12" t="inlineStr">
         <is>
-          <t>131.934g</t>
+          <t>52.932g</t>
         </is>
       </c>
       <c r="G102" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H102" s="12" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B103" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C103" s="11" t="inlineStr">
         <is>
-          <t>W BSSO03WFC623</t>
+          <t>W BFSO03WFC566</t>
         </is>
       </c>
       <c r="D103" s="11" t="inlineStr">
         <is>
           <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E103" s="11" t="inlineStr">
         <is>
-          <t>140.49g</t>
+          <t>156.64g</t>
         </is>
       </c>
       <c r="F103" s="11" t="inlineStr">
         <is>
-          <t>124.744g</t>
+          <t>132.763g</t>
         </is>
       </c>
       <c r="G103" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H103" s="11" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B104" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C104" s="12" t="inlineStr">
         <is>
-          <t>W BSSO03WFC624</t>
+          <t>W BSSO03WFB648</t>
         </is>
       </c>
       <c r="D104" s="12" t="inlineStr">
         <is>
           <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E104" s="12" t="inlineStr">
         <is>
-          <t>157.96g</t>
+          <t>171.34g</t>
         </is>
       </c>
       <c r="F104" s="12" t="inlineStr">
         <is>
-          <t>138.208g</t>
+          <t>152.777g</t>
         </is>
       </c>
       <c r="G104" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H104" s="12" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" s="11" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B105" s="11" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C105" s="11" t="inlineStr">
         <is>
-          <t>W BSSO03WFC625</t>
+          <t>W BSSO03WFC618</t>
         </is>
       </c>
       <c r="D105" s="11" t="inlineStr">
         <is>
           <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E105" s="11" t="inlineStr">
         <is>
-          <t>144.33g</t>
+          <t>200.34g</t>
         </is>
       </c>
       <c r="F105" s="11" t="inlineStr">
         <is>
-          <t>127.87g</t>
+          <t>160.837g</t>
         </is>
       </c>
       <c r="G105" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H105" s="11" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" s="12" t="inlineStr">
         <is>
           <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B106" s="12" t="inlineStr">
         <is>
           <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C106" s="12" t="inlineStr">
         <is>
-          <t>W BSSO03WFC626</t>
+          <t>W BSSO03WFC622</t>
         </is>
       </c>
       <c r="D106" s="12" t="inlineStr">
         <is>
           <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E106" s="12" t="inlineStr">
         <is>
-          <t>126.58g</t>
+          <t>149.63g</t>
         </is>
       </c>
       <c r="F106" s="12" t="inlineStr">
         <is>
-          <t>113.332g</t>
+          <t>131.934g</t>
         </is>
       </c>
       <c r="G106" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H106" s="12" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 11:09 PM IST</t>
+          <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B107" s="11" t="inlineStr">
         <is>
-          <t>Rameshs</t>
+          <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C107" s="11" t="inlineStr">
         <is>
-          <t>NKSSO24WFD51007</t>
+          <t>W BSSO03WFC623</t>
         </is>
       </c>
       <c r="D107" s="11" t="inlineStr">
         <is>
-          <t>75.25</t>
+          <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E107" s="11" t="inlineStr">
         <is>
-          <t>58.907g</t>
+          <t>140.49g</t>
         </is>
       </c>
       <c r="F107" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>124.744g</t>
         </is>
       </c>
       <c r="G107" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H107" s="11" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 03:45 PM IST</t>
+          <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B108" s="12" t="inlineStr">
         <is>
-          <t>afgas</t>
+          <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C108" s="12" t="inlineStr">
         <is>
-          <t>NKSSO14WFC644</t>
+          <t>W BSSO03WFC624</t>
         </is>
       </c>
       <c r="D108" s="12" t="inlineStr">
         <is>
-          <t>55.61</t>
+          <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E108" s="12" t="inlineStr">
         <is>
-          <t>44.375g</t>
+          <t>157.96g</t>
         </is>
       </c>
       <c r="F108" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>138.208g</t>
         </is>
       </c>
       <c r="G108" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H108" s="12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H108" s="12" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 03:45 PM IST</t>
+          <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B109" s="11" t="inlineStr">
         <is>
-          <t>afgas</t>
+          <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C109" s="11" t="inlineStr">
         <is>
-          <t>NKSSO14WFC647</t>
+          <t>W BSSO03WFC625</t>
         </is>
       </c>
       <c r="D109" s="11" t="inlineStr">
         <is>
-          <t>45.76</t>
+          <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E109" s="11" t="inlineStr">
         <is>
-          <t>36.586g</t>
+          <t>144.33g</t>
         </is>
       </c>
       <c r="F109" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>127.87g</t>
         </is>
       </c>
       <c r="G109" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H109" s="11" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 03:45 PM IST</t>
+          <t>24-Jul-2026 04:38 PM IST</t>
         </is>
       </c>
       <c r="B110" s="12" t="inlineStr">
         <is>
-          <t>afgas</t>
+          <t>Pmj aarti ma"am</t>
         </is>
       </c>
       <c r="C110" s="12" t="inlineStr">
         <is>
-          <t>NKSSO14WFC649</t>
+          <t>W BSSO03WFC626</t>
         </is>
       </c>
       <c r="D110" s="12" t="inlineStr">
         <is>
-          <t>51.05</t>
+          <t>WAIST BAND</t>
         </is>
       </c>
       <c r="E110" s="12" t="inlineStr">
         <is>
-          <t>39.235g</t>
+          <t>126.58g</t>
         </is>
       </c>
       <c r="F110" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>113.332g</t>
         </is>
       </c>
       <c r="G110" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H110" s="12" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 03:45 PM IST</t>
+          <t>20-Jul-2026 11:09 PM IST</t>
         </is>
       </c>
       <c r="B111" s="11" t="inlineStr">
         <is>
-          <t>afgas</t>
+          <t>Rameshs</t>
         </is>
       </c>
       <c r="C111" s="11" t="inlineStr">
         <is>
           <t>NKSSO24WFD51007</t>
         </is>
       </c>
       <c r="D111" s="11" t="inlineStr">
         <is>
           <t>75.25</t>
         </is>
       </c>
       <c r="E111" s="11" t="inlineStr">
         <is>
           <t>58.907g</t>
         </is>
       </c>
       <c r="F111" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G111" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H111" s="11" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:56 AM IST</t>
+          <t>20-Jul-2026 03:45 PM IST</t>
         </is>
       </c>
       <c r="B112" s="12" t="inlineStr">
         <is>
-          <t>ASD</t>
+          <t>afgas</t>
         </is>
       </c>
       <c r="C112" s="12" t="inlineStr">
         <is>
-          <t>BGKDCO01NFA662</t>
+          <t>NKSSO14WFC644</t>
         </is>
       </c>
       <c r="D112" s="12" t="inlineStr">
         <is>
-          <t>BANGLES</t>
+          <t>55.61</t>
         </is>
       </c>
       <c r="E112" s="12" t="inlineStr">
         <is>
-          <t>57.22g</t>
+          <t>44.375g</t>
         </is>
       </c>
       <c r="F112" s="12" t="inlineStr">
         <is>
-          <t>53.41g</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G112" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H112" s="12" t="inlineStr"/>
+      <c r="H112" s="12" t="inlineStr">
+        <is>
+          <t>egg</t>
+        </is>
+      </c>
     </row>
     <row r="113">
       <c r="A113" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:56 AM IST</t>
+          <t>20-Jul-2026 03:45 PM IST</t>
         </is>
       </c>
       <c r="B113" s="11" t="inlineStr">
         <is>
-          <t>ASD</t>
+          <t>afgas</t>
         </is>
       </c>
       <c r="C113" s="11" t="inlineStr">
         <is>
-          <t>BGKDCO01WFC5148</t>
+          <t>NKSSO14WFC647</t>
         </is>
       </c>
       <c r="D113" s="11" t="inlineStr">
         <is>
-          <t>BANGLES</t>
+          <t>45.76</t>
         </is>
       </c>
       <c r="E113" s="11" t="inlineStr">
         <is>
-          <t>70.05g</t>
+          <t>36.586g</t>
         </is>
       </c>
       <c r="F113" s="11" t="inlineStr">
         <is>
-          <t>59.646g</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G113" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H113" s="11" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:56 AM IST</t>
+          <t>20-Jul-2026 03:45 PM IST</t>
         </is>
       </c>
       <c r="B114" s="12" t="inlineStr">
         <is>
-          <t>ASD</t>
+          <t>afgas</t>
         </is>
       </c>
       <c r="C114" s="12" t="inlineStr">
         <is>
-          <t>NKCHCO03WFA5148</t>
+          <t>NKSSO14WFC649</t>
         </is>
       </c>
       <c r="D114" s="12" t="inlineStr">
         <is>
-          <t>choker</t>
+          <t>51.05</t>
         </is>
       </c>
       <c r="E114" s="12" t="inlineStr">
         <is>
-          <t>95.89g</t>
+          <t>39.235g</t>
         </is>
       </c>
       <c r="F114" s="12" t="inlineStr">
         <is>
-          <t>71.974g</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G114" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H114" s="12" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:56 AM IST</t>
+          <t>20-Jul-2026 03:45 PM IST</t>
         </is>
       </c>
       <c r="B115" s="11" t="inlineStr">
         <is>
-          <t>ASD</t>
+          <t>afgas</t>
         </is>
       </c>
       <c r="C115" s="11" t="inlineStr">
         <is>
-          <t>NKCHCO12WFD5111</t>
+          <t>NKSSO24WFD51007</t>
         </is>
       </c>
       <c r="D115" s="11" t="inlineStr">
         <is>
-          <t>choker</t>
+          <t>75.25</t>
         </is>
       </c>
       <c r="E115" s="11" t="inlineStr">
         <is>
-          <t>87.15g</t>
+          <t>58.907g</t>
         </is>
       </c>
       <c r="F115" s="11" t="inlineStr">
         <is>
-          <t>66.883g</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G115" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H115" s="11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H115" s="11" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" s="12" t="inlineStr">
         <is>
           <t>20-Jul-2026 10:56 AM IST</t>
         </is>
       </c>
       <c r="B116" s="12" t="inlineStr">
         <is>
           <t>ASD</t>
         </is>
       </c>
       <c r="C116" s="12" t="inlineStr">
         <is>
-          <t>NKSSO24WFD4731</t>
+          <t>BGKDCO01NFA662</t>
         </is>
       </c>
       <c r="D116" s="12" t="inlineStr">
         <is>
-          <t>Short</t>
+          <t>BANGLES</t>
         </is>
       </c>
       <c r="E116" s="12" t="inlineStr">
         <is>
-          <t>70.87g</t>
+          <t>57.22g</t>
         </is>
       </c>
       <c r="F116" s="12" t="inlineStr">
         <is>
-          <t>56.509g</t>
+          <t>53.41g</t>
         </is>
       </c>
       <c r="G116" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H116" s="12" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:12 AM IST</t>
+          <t>20-Jul-2026 10:56 AM IST</t>
         </is>
       </c>
       <c r="B117" s="11" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>ASD</t>
         </is>
       </c>
       <c r="C117" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO07WFB647</t>
+          <t>BGKDCO01WFC5148</t>
         </is>
       </c>
       <c r="D117" s="11" t="inlineStr">
         <is>
           <t>BANGLES</t>
         </is>
       </c>
       <c r="E117" s="11" t="inlineStr">
         <is>
-          <t>59.76g</t>
+          <t>70.05g</t>
         </is>
       </c>
       <c r="F117" s="11" t="inlineStr">
         <is>
-          <t>55.133g</t>
+          <t>59.646g</t>
         </is>
       </c>
       <c r="G117" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H117" s="11" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:12 AM IST</t>
+          <t>20-Jul-2026 10:56 AM IST</t>
         </is>
       </c>
       <c r="B118" s="12" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>ASD</t>
         </is>
       </c>
       <c r="C118" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO07WFB649</t>
+          <t>NKCHCO03WFA5148</t>
         </is>
       </c>
       <c r="D118" s="12" t="inlineStr">
         <is>
-          <t>BANGLES</t>
+          <t>choker</t>
         </is>
       </c>
       <c r="E118" s="12" t="inlineStr">
         <is>
-          <t>67.41g</t>
+          <t>95.89g</t>
         </is>
       </c>
       <c r="F118" s="12" t="inlineStr">
         <is>
-          <t>62.296g</t>
+          <t>71.974g</t>
         </is>
       </c>
       <c r="G118" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H118" s="12" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" s="11" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:12 AM IST</t>
+          <t>20-Jul-2026 10:56 AM IST</t>
         </is>
       </c>
       <c r="B119" s="11" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>ASD</t>
         </is>
       </c>
       <c r="C119" s="11" t="inlineStr">
         <is>
-          <t>NKBNCO03WFA6415</t>
+          <t>NKCHCO12WFD5111</t>
         </is>
       </c>
       <c r="D119" s="11" t="inlineStr">
         <is>
-          <t>bandhai nk</t>
+          <t>choker</t>
         </is>
       </c>
       <c r="E119" s="11" t="inlineStr">
         <is>
-          <t>74.241g</t>
+          <t>87.15g</t>
         </is>
       </c>
       <c r="F119" s="11" t="inlineStr">
         <is>
-          <t>50.76g</t>
+          <t>66.883g</t>
         </is>
       </c>
       <c r="G119" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H119" s="11" t="inlineStr"/>
+      <c r="H119" s="11" t="inlineStr">
+        <is>
+          <t>+56</t>
+        </is>
+      </c>
     </row>
     <row r="120">
       <c r="A120" s="12" t="inlineStr">
         <is>
-          <t>20-Jul-2026 10:12 AM IST</t>
+          <t>20-Jul-2026 10:56 AM IST</t>
         </is>
       </c>
       <c r="B120" s="12" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>ASD</t>
         </is>
       </c>
       <c r="C120" s="12" t="inlineStr">
         <is>
-          <t>NKBNCO12WFA6406</t>
+          <t>NKSSO24WFD4731</t>
         </is>
       </c>
       <c r="D120" s="12" t="inlineStr">
         <is>
-          <t>bandhai nk</t>
+          <t>Short</t>
         </is>
       </c>
       <c r="E120" s="12" t="inlineStr">
         <is>
-          <t>112.461g</t>
+          <t>70.87g</t>
         </is>
       </c>
       <c r="F120" s="12" t="inlineStr">
         <is>
-          <t>83.502g</t>
+          <t>56.509g</t>
         </is>
       </c>
       <c r="G120" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H120" s="12" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" s="11" t="inlineStr">
         <is>
           <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B121" s="11" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C121" s="11" t="inlineStr">
         <is>
-          <t>NKCHCO12WFA6504</t>
+          <t>BGKDSO07WFB647</t>
         </is>
       </c>
       <c r="D121" s="11" t="inlineStr">
         <is>
-          <t>choker</t>
+          <t>BANGLES</t>
         </is>
       </c>
       <c r="E121" s="11" t="inlineStr">
         <is>
-          <t>87.694g</t>
+          <t>59.76g</t>
         </is>
       </c>
       <c r="F121" s="11" t="inlineStr">
         <is>
-          <t>72.573g</t>
+          <t>55.133g</t>
         </is>
       </c>
       <c r="G121" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H121" s="11" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" s="12" t="inlineStr">
         <is>
           <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B122" s="12" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C122" s="12" t="inlineStr">
         <is>
-          <t>NKSCO14WFC4508</t>
+          <t>BGKDSO07WFB649</t>
         </is>
       </c>
       <c r="D122" s="12" t="inlineStr">
         <is>
-          <t>Short</t>
+          <t>BANGLES</t>
         </is>
       </c>
       <c r="E122" s="12" t="inlineStr">
         <is>
-          <t>65.14g</t>
+          <t>67.41g</t>
         </is>
       </c>
       <c r="F122" s="12" t="inlineStr">
         <is>
-          <t>47.751g</t>
+          <t>62.296g</t>
         </is>
       </c>
       <c r="G122" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H122" s="12" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" s="11" t="inlineStr">
         <is>
-          <t>28-Jun-2026 11:36 AM IST</t>
+          <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B123" s="11" t="inlineStr">
         <is>
-          <t>QWE</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C123" s="11" t="inlineStr">
         <is>
-          <t>ANK01000</t>
+          <t>NKBNCO03WFA6415</t>
         </is>
       </c>
       <c r="D123" s="11" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>bandhai nk</t>
         </is>
       </c>
       <c r="E123" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>74.241g</t>
         </is>
       </c>
       <c r="F123" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>50.76g</t>
         </is>
       </c>
       <c r="G123" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H123" s="11" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" s="12" t="inlineStr">
         <is>
-          <t>28-Jun-2026 11:36 AM IST</t>
+          <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B124" s="12" t="inlineStr">
         <is>
-          <t>QWE</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C124" s="12" t="inlineStr">
         <is>
-          <t>BGKDCO04WFB627</t>
+          <t>NKBNCO12WFA6406</t>
         </is>
       </c>
       <c r="D124" s="12" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>bandhai nk</t>
         </is>
       </c>
       <c r="E124" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>112.461g</t>
         </is>
       </c>
       <c r="F124" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>83.502g</t>
         </is>
       </c>
       <c r="G124" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H124" s="12" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" s="11" t="inlineStr">
         <is>
-          <t>28-Jun-2026 11:36 AM IST</t>
+          <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B125" s="11" t="inlineStr">
         <is>
-          <t>QWE</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C125" s="11" t="inlineStr">
         <is>
-          <t>BGKDSO04NFB643</t>
+          <t>NKCHCO12WFA6504</t>
         </is>
       </c>
       <c r="D125" s="11" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>choker</t>
         </is>
       </c>
       <c r="E125" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>87.694g</t>
         </is>
       </c>
       <c r="F125" s="11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>72.573g</t>
         </is>
       </c>
       <c r="G125" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H125" s="11" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" s="12" t="inlineStr">
         <is>
-          <t>28-Jun-2026 11:36 AM IST</t>
+          <t>20-Jul-2026 10:12 AM IST</t>
         </is>
       </c>
       <c r="B126" s="12" t="inlineStr">
         <is>
-          <t>QWE</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C126" s="12" t="inlineStr">
         <is>
-          <t>BGKDSO07NFB646</t>
+          <t>NKSCO14WFC4508</t>
         </is>
       </c>
       <c r="D126" s="12" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Short</t>
         </is>
       </c>
       <c r="E126" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>65.14g</t>
         </is>
       </c>
       <c r="F126" s="12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>47.751g</t>
         </is>
       </c>
       <c r="G126" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H126" s="12" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" s="11" t="inlineStr">
         <is>
           <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B127" s="11" t="inlineStr">
         <is>
           <t>QWE</t>
         </is>
       </c>
       <c r="C127" s="11" t="inlineStr">
         <is>
-          <t>ERJMCO01WFB650</t>
+          <t>ANK01000</t>
         </is>
       </c>
       <c r="D127" s="11" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E127" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F127" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G127" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H127" s="11" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" s="12" t="inlineStr">
         <is>
           <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B128" s="12" t="inlineStr">
         <is>
           <t>QWE</t>
         </is>
       </c>
       <c r="C128" s="12" t="inlineStr">
         <is>
-          <t>NKESO03WFD5771</t>
+          <t>BGKDCO04WFB627</t>
         </is>
       </c>
       <c r="D128" s="12" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E128" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F128" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G128" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H128" s="12" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" s="11" t="inlineStr">
         <is>
           <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B129" s="11" t="inlineStr">
         <is>
           <t>QWE</t>
         </is>
       </c>
       <c r="C129" s="11" t="inlineStr">
         <is>
-          <t>NKSSO18WFB617</t>
+          <t>BGKDSO04NFB643</t>
         </is>
       </c>
       <c r="D129" s="11" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E129" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F129" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G129" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H129" s="11" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" s="12" t="inlineStr">
         <is>
-          <t>28-Jun-2026 10:57 AM IST</t>
+          <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B130" s="12" t="inlineStr">
         <is>
-          <t>aqw</t>
+          <t>QWE</t>
         </is>
       </c>
       <c r="C130" s="12" t="inlineStr">
         <is>
-          <t>NKSSO03WFB684</t>
+          <t>BGKDSO07NFB646</t>
         </is>
       </c>
       <c r="D130" s="12" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E130" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F130" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G130" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H130" s="12" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" s="11" t="inlineStr">
         <is>
-          <t>28-Jun-2026 10:57 AM IST</t>
+          <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B131" s="11" t="inlineStr">
         <is>
-          <t>aqw</t>
+          <t>QWE</t>
         </is>
       </c>
       <c r="C131" s="11" t="inlineStr">
         <is>
-          <t>NKSSO03WFD5373</t>
+          <t>ERJMCO01WFB650</t>
         </is>
       </c>
       <c r="D131" s="11" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E131" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F131" s="11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G131" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H131" s="11" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" s="12" t="inlineStr">
         <is>
-          <t>28-Jun-2026 10:57 AM IST</t>
+          <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B132" s="12" t="inlineStr">
         <is>
-          <t>aqw</t>
+          <t>QWE</t>
         </is>
       </c>
       <c r="C132" s="12" t="inlineStr">
         <is>
-          <t>NKUSO22WFD4172</t>
+          <t>NKESO03WFD5771</t>
         </is>
       </c>
       <c r="D132" s="12" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="E132" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F132" s="12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G132" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H132" s="12" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" s="11" t="inlineStr">
         <is>
-          <t>22-Jun-2026 02:10 AM</t>
+          <t>28-Jun-2026 11:36 AM IST</t>
         </is>
       </c>
       <c r="B133" s="11" t="inlineStr">
         <is>
-          <t>Test Client</t>
+          <t>QWE</t>
         </is>
       </c>
       <c r="C133" s="11" t="inlineStr">
         <is>
-          <t>W BSSO03WFB609</t>
+          <t>NKSSO18WFB617</t>
         </is>
       </c>
       <c r="D133" s="11" t="inlineStr">
         <is>
-          <t>STIFF</t>
+          <t>General</t>
         </is>
       </c>
       <c r="E133" s="11" t="inlineStr">
         <is>
-          <t>186.99</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F133" s="11" t="inlineStr">
         <is>
-          <t>150.187</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G133" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H133" s="11" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" s="12" t="inlineStr">
         <is>
-          <t>22-Jun-2026 02:10 AM</t>
+          <t>28-Jun-2026 10:57 AM IST</t>
         </is>
       </c>
       <c r="B134" s="12" t="inlineStr">
         <is>
-          <t>Test Client</t>
+          <t>aqw</t>
         </is>
       </c>
       <c r="C134" s="12" t="inlineStr">
         <is>
-          <t>W BSSO03WFB610</t>
+          <t>NKSSO03WFB684</t>
         </is>
       </c>
       <c r="D134" s="12" t="inlineStr">
         <is>
-          <t>STIFF</t>
+          <t>General</t>
         </is>
       </c>
       <c r="E134" s="12" t="inlineStr">
         <is>
-          <t>179.43</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F134" s="12" t="inlineStr">
         <is>
-          <t>141.081</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G134" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
-      <c r="H134" s="12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H134" s="12" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" s="11" t="inlineStr">
         <is>
-          <t>22-Jun-2026 02:10 AM</t>
+          <t>28-Jun-2026 10:57 AM IST</t>
         </is>
       </c>
       <c r="B135" s="11" t="inlineStr">
         <is>
-          <t>Test Client</t>
+          <t>aqw</t>
         </is>
       </c>
       <c r="C135" s="11" t="inlineStr">
         <is>
-          <t>NKUSO22WFD4172</t>
+          <t>NKSSO03WFD5373</t>
         </is>
       </c>
       <c r="D135" s="11" t="inlineStr">
         <is>
-          <t>U HARAM</t>
+          <t>General</t>
         </is>
       </c>
       <c r="E135" s="11" t="inlineStr">
         <is>
-          <t>162.914</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F135" s="11" t="inlineStr">
         <is>
-          <t>132.622</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G135" s="11" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H135" s="11" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" s="12" t="inlineStr">
         <is>
-          <t>22-Jun-2026 02:10 AM</t>
+          <t>28-Jun-2026 10:57 AM IST</t>
         </is>
       </c>
       <c r="B136" s="12" t="inlineStr">
         <is>
-          <t>Test Client</t>
+          <t>aqw</t>
         </is>
       </c>
       <c r="C136" s="12" t="inlineStr">
         <is>
-          <t>NKLUSO19WFB6322</t>
+          <t>NKUSO22WFD4172</t>
         </is>
       </c>
       <c r="D136" s="12" t="inlineStr">
         <is>
-          <t>U HARAM</t>
+          <t>General</t>
         </is>
       </c>
       <c r="E136" s="12" t="inlineStr">
         <is>
-          <t>153.33</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F136" s="12" t="inlineStr">
         <is>
-          <t>128.982</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G136" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H136" s="12" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" s="11" t="inlineStr">
         <is>
           <t>22-Jun-2026 02:10 AM</t>
         </is>
       </c>
       <c r="B137" s="11" t="inlineStr">
         <is>
           <t>Test Client</t>
         </is>
       </c>
       <c r="C137" s="11" t="inlineStr">
         <is>
           <t>W BSSO03WFB609</t>
         </is>
       </c>
@@ -5878,52 +5884,208 @@
           <t>NKLUSO19WFB6322</t>
         </is>
       </c>
       <c r="D140" s="12" t="inlineStr">
         <is>
           <t>U HARAM</t>
         </is>
       </c>
       <c r="E140" s="12" t="inlineStr">
         <is>
           <t>153.33</t>
         </is>
       </c>
       <c r="F140" s="12" t="inlineStr">
         <is>
           <t>128.982</t>
         </is>
       </c>
       <c r="G140" s="12" t="inlineStr">
         <is>
           <t>22K</t>
         </is>
       </c>
       <c r="H140" s="12" t="inlineStr"/>
     </row>
+    <row r="141">
+      <c r="A141" s="11" t="inlineStr">
+        <is>
+          <t>22-Jun-2026 02:10 AM</t>
+        </is>
+      </c>
+      <c r="B141" s="11" t="inlineStr">
+        <is>
+          <t>Test Client</t>
+        </is>
+      </c>
+      <c r="C141" s="11" t="inlineStr">
+        <is>
+          <t>W BSSO03WFB609</t>
+        </is>
+      </c>
+      <c r="D141" s="11" t="inlineStr">
+        <is>
+          <t>STIFF</t>
+        </is>
+      </c>
+      <c r="E141" s="11" t="inlineStr">
+        <is>
+          <t>186.99</t>
+        </is>
+      </c>
+      <c r="F141" s="11" t="inlineStr">
+        <is>
+          <t>150.187</t>
+        </is>
+      </c>
+      <c r="G141" s="11" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="H141" s="11" t="inlineStr"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="12" t="inlineStr">
+        <is>
+          <t>22-Jun-2026 02:10 AM</t>
+        </is>
+      </c>
+      <c r="B142" s="12" t="inlineStr">
+        <is>
+          <t>Test Client</t>
+        </is>
+      </c>
+      <c r="C142" s="12" t="inlineStr">
+        <is>
+          <t>W BSSO03WFB610</t>
+        </is>
+      </c>
+      <c r="D142" s="12" t="inlineStr">
+        <is>
+          <t>STIFF</t>
+        </is>
+      </c>
+      <c r="E142" s="12" t="inlineStr">
+        <is>
+          <t>179.43</t>
+        </is>
+      </c>
+      <c r="F142" s="12" t="inlineStr">
+        <is>
+          <t>141.081</t>
+        </is>
+      </c>
+      <c r="G142" s="12" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="H142" s="12" t="inlineStr">
+        <is>
+          <t>khl</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="11" t="inlineStr">
+        <is>
+          <t>22-Jun-2026 02:10 AM</t>
+        </is>
+      </c>
+      <c r="B143" s="11" t="inlineStr">
+        <is>
+          <t>Test Client</t>
+        </is>
+      </c>
+      <c r="C143" s="11" t="inlineStr">
+        <is>
+          <t>NKUSO22WFD4172</t>
+        </is>
+      </c>
+      <c r="D143" s="11" t="inlineStr">
+        <is>
+          <t>U HARAM</t>
+        </is>
+      </c>
+      <c r="E143" s="11" t="inlineStr">
+        <is>
+          <t>162.914</t>
+        </is>
+      </c>
+      <c r="F143" s="11" t="inlineStr">
+        <is>
+          <t>132.622</t>
+        </is>
+      </c>
+      <c r="G143" s="11" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="H143" s="11" t="inlineStr"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="12" t="inlineStr">
+        <is>
+          <t>22-Jun-2026 02:10 AM</t>
+        </is>
+      </c>
+      <c r="B144" s="12" t="inlineStr">
+        <is>
+          <t>Test Client</t>
+        </is>
+      </c>
+      <c r="C144" s="12" t="inlineStr">
+        <is>
+          <t>NKLUSO19WFB6322</t>
+        </is>
+      </c>
+      <c r="D144" s="12" t="inlineStr">
+        <is>
+          <t>U HARAM</t>
+        </is>
+      </c>
+      <c r="E144" s="12" t="inlineStr">
+        <is>
+          <t>153.33</t>
+        </is>
+      </c>
+      <c r="F144" s="12" t="inlineStr">
+        <is>
+          <t>128.982</t>
+        </is>
+      </c>
+      <c r="G144" s="12" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="H144" s="12" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:H140"/>
+  <autoFilter ref="A2:H144"/>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
@@ -6910,50 +7072,739 @@
         <is>
           <t>457.806 g</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>TOTAL NET WEIGHT</t>
         </is>
       </c>
       <c r="D17" s="9" t="inlineStr">
         <is>
           <t>371.634 g</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>TOTAL ITEMS</t>
         </is>
       </c>
       <c r="D18" s="9" t="n">
         <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="28" customHeight="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>Jewellery Selection Report</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="5" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="inlineStr">
+        <is>
+          <t>Client Name</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>test</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>Total Items</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>Total Gross Weight</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>34.07 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t>Total Net Weight</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>22.814 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="inlineStr">
+        <is>
+          <t>Submitted At</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>06-Sep-2026 06:21 PM IST</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>Style No</t>
+        </is>
+      </c>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>Gross</t>
+        </is>
+      </c>
+      <c r="E10" s="6" t="inlineStr">
+        <is>
+          <t>Net</t>
+        </is>
+      </c>
+      <c r="F10" s="6" t="inlineStr">
+        <is>
+          <t>Purity</t>
+        </is>
+      </c>
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>Remark</t>
+        </is>
+      </c>
+      <c r="H10" s="6" t="inlineStr">
+        <is>
+          <t>Views</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="B11" s="7" t="inlineStr">
+        <is>
+          <t>ERJMSO33NFC6198</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>EARRINGS</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t>17.1g</t>
+        </is>
+      </c>
+      <c r="E11" s="7" t="inlineStr">
+        <is>
+          <t>11.099g</t>
+        </is>
+      </c>
+      <c r="F11" s="7" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="G11" s="7" t="inlineStr">
+        <is>
+          <t>Gfsxc</t>
+        </is>
+      </c>
+      <c r="H11" s="7" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>ERJMSO33WFC6194</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>EARRINGS</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>16.97g</t>
+        </is>
+      </c>
+      <c r="E12" s="8" t="inlineStr">
+        <is>
+          <t>11.715g</t>
+        </is>
+      </c>
+      <c r="F12" s="8" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="G12" s="8" t="inlineStr"/>
+      <c r="H12" s="8" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL GROSS WEIGHT</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="inlineStr">
+        <is>
+          <t>34.07 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL NET WEIGHT</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>22.814 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL ITEMS</t>
+        </is>
+      </c>
+      <c r="D16" s="9" t="n">
+        <v>2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="28" customHeight="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>Jewellery Selection Report</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="5" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="inlineStr">
+        <is>
+          <t>Client Name</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Raghav Sir</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>Total Items</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>Total Gross Weight</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>104.52 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t>Total Net Weight</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>84.306 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="inlineStr">
+        <is>
+          <t>Submitted At</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>08-Oct-2026 03:09 PM IST</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>Style No</t>
+        </is>
+      </c>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>Gross</t>
+        </is>
+      </c>
+      <c r="E10" s="6" t="inlineStr">
+        <is>
+          <t>Net</t>
+        </is>
+      </c>
+      <c r="F10" s="6" t="inlineStr">
+        <is>
+          <t>Purity</t>
+        </is>
+      </c>
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>Remark</t>
+        </is>
+      </c>
+      <c r="H10" s="6" t="inlineStr">
+        <is>
+          <t>Views</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="B11" s="7" t="inlineStr">
+        <is>
+          <t>BGKDSO25WFC6115</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>BANGLES</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t>104.52g</t>
+        </is>
+      </c>
+      <c r="E11" s="7" t="inlineStr">
+        <is>
+          <t>84.306g</t>
+        </is>
+      </c>
+      <c r="F11" s="7" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="G11" s="7" t="inlineStr"/>
+      <c r="H11" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL GROSS WEIGHT</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="inlineStr">
+        <is>
+          <t>104.52 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL NET WEIGHT</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="inlineStr">
+        <is>
+          <t>84.306 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL ITEMS</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="n">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="28" customHeight="1">
+      <c r="A1" s="4" t="inlineStr">
+        <is>
+          <t>Jewellery Selection Report</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="5" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="inlineStr">
+        <is>
+          <t>Client Name</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>RAGHAV SIR</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>Total Items</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="inlineStr">
+        <is>
+          <t>Total Gross Weight</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>225.21 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t>Total Net Weight</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>175.013 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="inlineStr">
+        <is>
+          <t>Submitted At</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>08-Oct-2026 03:30 PM IST</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>Style No</t>
+        </is>
+      </c>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t>Category</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>Gross</t>
+        </is>
+      </c>
+      <c r="E10" s="6" t="inlineStr">
+        <is>
+          <t>Net</t>
+        </is>
+      </c>
+      <c r="F10" s="6" t="inlineStr">
+        <is>
+          <t>Purity</t>
+        </is>
+      </c>
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>Remark</t>
+        </is>
+      </c>
+      <c r="H10" s="6" t="inlineStr">
+        <is>
+          <t>Views</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="B11" s="7" t="inlineStr">
+        <is>
+          <t>NKWBSO03WFC6236</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>WAIST BAND</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t>225.21g</t>
+        </is>
+      </c>
+      <c r="E11" s="7" t="inlineStr">
+        <is>
+          <t>175.013g</t>
+        </is>
+      </c>
+      <c r="F11" s="7" t="inlineStr">
+        <is>
+          <t>22K</t>
+        </is>
+      </c>
+      <c r="G11" s="7" t="inlineStr"/>
+      <c r="H11" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12"/>
+    <row r="13">
+      <c r="A13" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL GROSS WEIGHT</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="inlineStr">
+        <is>
+          <t>225.21 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL NET WEIGHT</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="inlineStr">
+        <is>
+          <t>175.013 g</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>TOTAL ITEMS</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>